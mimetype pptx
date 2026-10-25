--- v1 (2026-08-24)
+++ v2 (2026-10-25)
@@ -298,51 +298,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2476631119" r:id="rId1"/>
+    <p:sldLayoutId id="2481957057" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -668,51 +668,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[8 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[And let me have a letter written to Asaph, keeper of the king’s forest, so that he will give me timber to rebuild the gates of the temple’s fortress,  the city wall, and the home where I will live.” , The king granted my requests, for the gracious hand of my God was on me. ]]></a:t>
+              <a:t><![CDATA[And let me have a letter written to Asaph, keeper of the king’s forest, so that he will give me timber to rebuild the gates of the temple’s fortress,  the city wall, and the home where I will live.”  The king granted my requests, for the gracious hand of my God was on me. ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -2122,51 +2122,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[5 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[and answered the king, “If it pleases the king, and if your servant has found favor with you, send me to Judah and to the city where my ancestors are buried, , so that I may rebuild it.” ]]></a:t>
+              <a:t><![CDATA[and answered the king, “If it pleases the king, and if your servant has found favor with you, send me to Judah and to the city where my ancestors are buried,  so that I may rebuild it.” ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -2290,91 +2290,91 @@
               <a:t><![CDATA[7 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[I also said to the king, “If it pleases the king, let me have letters written to the governors of the region west of the Euphrates River,  so that they will grant me safe passage until I reach Judah. ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme8">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme35">
   <a:themeElements>
-    <a:clrScheme name="Theme8">
+    <a:clrScheme name="Theme35">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme8">
+    <a:fontScheme name="Theme35">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -2400,51 +2400,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme8">
+    <a:fmtScheme name="Theme35">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0%">
               <a:schemeClr val="phClr">
                 <a:tint val="50%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35%">
               <a:schemeClr val="phClr">
                 <a:tint val="37%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100%">
               <a:schemeClr val="phClr">
                 <a:tint val="15%"/>
                 <a:satMod val="350%"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>