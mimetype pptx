--- v0 (2026-08-03)
+++ v1 (2026-09-20)
@@ -319,51 +319,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474790151" r:id="rId1"/>
+    <p:sldLayoutId id="2478935672" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -2899,91 +2899,91 @@
               <a:t><![CDATA[7 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[He said to me, “Son of man, this is the place of my throne and the place for the soles of my feet,  where I will dwell among the Israelites forever.  The house of Israel and their kings will no longer defile my holy name by their religious prostitution and by the corpses , of their kings at their high places. ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme30">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme52">
   <a:themeElements>
-    <a:clrScheme name="Theme30">
+    <a:clrScheme name="Theme52">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme30">
+    <a:fontScheme name="Theme52">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -3009,51 +3009,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme30">
+    <a:fmtScheme name="Theme52">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0%">
               <a:schemeClr val="phClr">
                 <a:tint val="50%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35%">
               <a:schemeClr val="phClr">
                 <a:tint val="37%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100%">
               <a:schemeClr val="phClr">
                 <a:tint val="15%"/>
                 <a:satMod val="350%"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>