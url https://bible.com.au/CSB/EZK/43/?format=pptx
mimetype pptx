--- v1 (2026-09-20)
+++ v2 (2026-11-08)
@@ -319,51 +319,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478935672" r:id="rId1"/>
+    <p:sldLayoutId id="2483180747" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -1123,51 +1123,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[13 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[“These are the measurements of the altar  in units of length (each unit being the standard length plus three inches): , The gutter is 21 inches  deep and 21 inches wide, with a rim of nine inches  around its edge. This is the base  of the altar.]]></a:t>
+              <a:t><![CDATA[“These are the measurements of the altar  in units of length (each unit being the standard length plus three inches):  The gutter is 21 inches  deep and 21 inches wide, with a rim of nine inches  around its edge. This is the base  of the altar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -2885,105 +2885,105 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[7 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[He said to me, “Son of man, this is the place of my throne and the place for the soles of my feet,  where I will dwell among the Israelites forever.  The house of Israel and their kings will no longer defile my holy name by their religious prostitution and by the corpses , of their kings at their high places. ,]]></a:t>
+              <a:t><![CDATA[He said to me, “Son of man, this is the place of my throne and the place for the soles of my feet,  where I will dwell among the Israelites forever.  The house of Israel and their kings will no longer defile my holy name by their religious prostitution and by the corpses  of their kings at their high places. ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme52">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme87">
   <a:themeElements>
-    <a:clrScheme name="Theme52">
+    <a:clrScheme name="Theme87">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme52">
+    <a:fontScheme name="Theme87">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -3009,51 +3009,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme52">
+    <a:fmtScheme name="Theme87">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0%">
               <a:schemeClr val="phClr">
                 <a:tint val="50%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35%">
               <a:schemeClr val="phClr">
                 <a:tint val="37%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100%">
               <a:schemeClr val="phClr">
                 <a:tint val="15%"/>
                 <a:satMod val="350%"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>