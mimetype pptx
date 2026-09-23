--- v1 (2026-08-03)
+++ v2 (2026-09-23)
@@ -292,51 +292,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474789572" r:id="rId1"/>
+    <p:sldLayoutId id="2479161514" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -2116,91 +2116,91 @@
               <a:t><![CDATA[7 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[The king asked them, “What sort of man came up to meet you and spoke those words to you? ”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme51">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme26">
   <a:themeElements>
-    <a:clrScheme name="Theme51">
+    <a:clrScheme name="Theme26">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme51">
+    <a:fontScheme name="Theme26">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -2226,51 +2226,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme51">
+    <a:fmtScheme name="Theme26">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0%">
               <a:schemeClr val="phClr">
                 <a:tint val="50%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35%">
               <a:schemeClr val="phClr">
                 <a:tint val="37%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100%">
               <a:schemeClr val="phClr">
                 <a:tint val="15%"/>
                 <a:satMod val="350%"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>