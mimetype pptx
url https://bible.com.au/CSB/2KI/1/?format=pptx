--- v2 (2026-09-23)
+++ v3 (2026-11-07)
@@ -292,51 +292,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2479161514" r:id="rId1"/>
+    <p:sldLayoutId id="2483095396" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -1341,51 +1341,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[17 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Ahaziah died according to the word of the Lord that Elijah had spoken. Since he had no son, Joram , became king in his place. This happened in the second year of Judah’s King Jehoram  son of Jehoshaphat. ]]></a:t>
+              <a:t><![CDATA[Ahaziah died according to the word of the Lord that Elijah had spoken. Since he had no son, Joram  became king in his place. This happened in the second year of Judah’s King Jehoram  son of Jehoshaphat. ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -1484,51 +1484,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[18 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The rest of the events of Ahaziah’s reign, along with his accomplishments, are written in the Historical Record of Israel’s Kings. ,]]></a:t>
+              <a:t><![CDATA[The rest of the events of Ahaziah’s reign, along with his accomplishments, are written in the Historical Record of Israel’s Kings. ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -1717,51 +1717,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[2 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Ahaziah  had fallen through the latticed window of his upstairs room in Samaria  and was injured. So he sent messengers, instructing them, “Go inquire of Baal-zebub, , the god of Ekron,  whether I will recover from this injury.” ]]></a:t>
+              <a:t><![CDATA[Ahaziah  had fallen through the latticed window of his upstairs room in Samaria  and was injured. So he sent messengers, instructing them, “Go inquire of Baal-zebub,  the god of Ekron,  whether I will recover from this injury.” ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -2116,91 +2116,91 @@
               <a:t><![CDATA[7 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[The king asked them, “What sort of man came up to meet you and spoke those words to you? ”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme26">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme88">
   <a:themeElements>
-    <a:clrScheme name="Theme26">
+    <a:clrScheme name="Theme88">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme26">
+    <a:fontScheme name="Theme88">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -2226,51 +2226,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme26">
+    <a:fmtScheme name="Theme88">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0%">
               <a:schemeClr val="phClr">
                 <a:tint val="50%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35%">
               <a:schemeClr val="phClr">
                 <a:tint val="37%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100%">
               <a:schemeClr val="phClr">
                 <a:tint val="15%"/>
                 <a:satMod val="350%"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>