--- v0 (2026-05-26)
+++ v1 (2026-07-16)
@@ -280,51 +280,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2468822017" r:id="rId1"/>
+    <p:sldLayoutId id="2473187778" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -1768,91 +1768,91 @@
               <a:t><![CDATA[20-46 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[The number of men from each tribe who were at least 20 years old and strong enough to fight in Israel's army was as follows:46,500 from Reuben,the oldest son of Jacob,59,300 from Simeon,45,650 from Gad,74,600 from Judah,54,400 from Issachar,57,400 from Zebulun,40,500 from Ephraim,32,200 from Manasseh,35,400 from Benjamin,62,700 from Dan,41,500 from Asher,53,400 from Naphtali.The total number of men registered by Moses, Aaron, and the twelve leaders was 603,550.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme54">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme7">
   <a:themeElements>
-    <a:clrScheme name="Theme54">
+    <a:clrScheme name="Theme7">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme54">
+    <a:fontScheme name="Theme7">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1878,51 +1878,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme54">
+    <a:fmtScheme name="Theme7">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0%">
               <a:schemeClr val="phClr">
                 <a:tint val="50%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35%">
               <a:schemeClr val="phClr">
                 <a:tint val="37%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100%">
               <a:schemeClr val="phClr">
                 <a:tint val="15%"/>
                 <a:satMod val="350%"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>