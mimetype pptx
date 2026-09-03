--- v1 (2026-07-16)
+++ v2 (2026-09-03)
@@ -280,51 +280,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473187778" r:id="rId1"/>
+    <p:sldLayoutId id="2477438540" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -1768,91 +1768,91 @@
               <a:t><![CDATA[20-46 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[The number of men from each tribe who were at least 20 years old and strong enough to fight in Israel's army was as follows:46,500 from Reuben,the oldest son of Jacob,59,300 from Simeon,45,650 from Gad,74,600 from Judah,54,400 from Issachar,57,400 from Zebulun,40,500 from Ephraim,32,200 from Manasseh,35,400 from Benjamin,62,700 from Dan,41,500 from Asher,53,400 from Naphtali.The total number of men registered by Moses, Aaron, and the twelve leaders was 603,550.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme7">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme68">
   <a:themeElements>
-    <a:clrScheme name="Theme7">
+    <a:clrScheme name="Theme68">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme7">
+    <a:fontScheme name="Theme68">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1878,51 +1878,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme7">
+    <a:fmtScheme name="Theme68">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0%">
               <a:schemeClr val="phClr">
                 <a:tint val="50%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35%">
               <a:schemeClr val="phClr">
                 <a:tint val="37%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100%">
               <a:schemeClr val="phClr">
                 <a:tint val="15%"/>
                 <a:satMod val="350%"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>