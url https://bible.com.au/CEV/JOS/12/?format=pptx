--- v0 (2026-05-18)
+++ v1 (2026-07-02)
@@ -262,51 +262,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2468099061" r:id="rId1"/>
+    <p:sldLayoutId id="2472006084" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -1246,91 +1246,91 @@
               <a:t><![CDATA[7-8 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Later, Joshua and the Israelites defeated many kings west of the Jordan River, from Baal-Gad in Lebanon Valley in the north to Mount Halak near the country of Edom in the south. This region included the hill country and the foothills, the Jordan River valley and its western slopes, and the Southern Desert. Joshua and the Israelites took this land from the Hittites, the Amorites, the Canaanites, the Perizzites, the Hivites, and the Jebusites. Joshua divided up the land among the tribes of Israel.The Israelites defeated the kings of the following towns west of the Jordan River:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme39">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme65">
   <a:themeElements>
-    <a:clrScheme name="Theme39">
+    <a:clrScheme name="Theme65">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme39">
+    <a:fontScheme name="Theme65">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1356,51 +1356,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme39">
+    <a:fmtScheme name="Theme65">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0%">
               <a:schemeClr val="phClr">
                 <a:tint val="50%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35%">
               <a:schemeClr val="phClr">
                 <a:tint val="37%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100%">
               <a:schemeClr val="phClr">
                 <a:tint val="15%"/>
                 <a:satMod val="350%"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>