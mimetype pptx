--- v1 (2026-07-02)
+++ v2 (2026-07-02)
@@ -262,51 +262,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2472006084" r:id="rId1"/>
+    <p:sldLayoutId id="2472009982" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -1246,91 +1246,91 @@
               <a:t><![CDATA[7-8 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Later, Joshua and the Israelites defeated many kings west of the Jordan River, from Baal-Gad in Lebanon Valley in the north to Mount Halak near the country of Edom in the south. This region included the hill country and the foothills, the Jordan River valley and its western slopes, and the Southern Desert. Joshua and the Israelites took this land from the Hittites, the Amorites, the Canaanites, the Perizzites, the Hivites, and the Jebusites. Joshua divided up the land among the tribes of Israel.The Israelites defeated the kings of the following towns west of the Jordan River:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme65">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme95">
   <a:themeElements>
-    <a:clrScheme name="Theme65">
+    <a:clrScheme name="Theme95">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme65">
+    <a:fontScheme name="Theme95">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1356,51 +1356,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme65">
+    <a:fmtScheme name="Theme95">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0%">
               <a:schemeClr val="phClr">
                 <a:tint val="50%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35%">
               <a:schemeClr val="phClr">
                 <a:tint val="37%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100%">
               <a:schemeClr val="phClr">
                 <a:tint val="15%"/>
                 <a:satMod val="350%"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>