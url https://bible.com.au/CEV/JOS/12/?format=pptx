--- v2 (2026-07-02)
+++ v3 (2026-09-03)
@@ -262,51 +262,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2472009982" r:id="rId1"/>
+    <p:sldLayoutId id="2477438550" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -1246,91 +1246,91 @@
               <a:t><![CDATA[7-8 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Later, Joshua and the Israelites defeated many kings west of the Jordan River, from Baal-Gad in Lebanon Valley in the north to Mount Halak near the country of Edom in the south. This region included the hill country and the foothills, the Jordan River valley and its western slopes, and the Southern Desert. Joshua and the Israelites took this land from the Hittites, the Amorites, the Canaanites, the Perizzites, the Hivites, and the Jebusites. Joshua divided up the land among the tribes of Israel.The Israelites defeated the kings of the following towns west of the Jordan River:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme95">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme62">
   <a:themeElements>
-    <a:clrScheme name="Theme95">
+    <a:clrScheme name="Theme62">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme95">
+    <a:fontScheme name="Theme62">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1356,51 +1356,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme95">
+    <a:fmtScheme name="Theme62">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0%">
               <a:schemeClr val="phClr">
                 <a:tint val="50%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35%">
               <a:schemeClr val="phClr">
                 <a:tint val="37%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100%">
               <a:schemeClr val="phClr">
                 <a:tint val="15%"/>
                 <a:satMod val="350%"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>