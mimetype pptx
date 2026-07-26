--- v0 (2026-05-25)
+++ v1 (2026-07-26)
@@ -274,51 +274,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2468688337" r:id="rId1"/>
+    <p:sldLayoutId id="2474048722" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -1594,91 +1594,91 @@
               <a:t><![CDATA[9-15 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Surround the sacred tent with a courtyard 44 meters long on the south and north and 22 meters wide on the east and west. Use 20 bronze posts on bronze stands for the south and north and 10 for the west. Then hang a curtain of fine linen on the posts along each of these three sides by using silver hooks and rods.Place three bronze posts on each side of the entrance at the east and hang a curtain 6.67 meters wide on each set of posts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme100">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme98">
   <a:themeElements>
-    <a:clrScheme name="Theme100">
+    <a:clrScheme name="Theme98">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme100">
+    <a:fontScheme name="Theme98">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1704,51 +1704,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme100">
+    <a:fmtScheme name="Theme98">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0%">
               <a:schemeClr val="phClr">
                 <a:tint val="50%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35%">
               <a:schemeClr val="phClr">
                 <a:tint val="37%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100%">
               <a:schemeClr val="phClr">
                 <a:tint val="15%"/>
                 <a:satMod val="350%"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>